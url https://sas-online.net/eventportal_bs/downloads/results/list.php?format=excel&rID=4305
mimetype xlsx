--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -2353,51 +2353,51 @@
   <si>
     <t>Lia und Nora</t>
   </si>
   <si>
     <t>01:26:40</t>
   </si>
   <si>
     <t>01:26:33</t>
   </si>
   <si>
     <t>Gregor Hösler</t>
   </si>
   <si>
     <t>01:29:33</t>
   </si>
   <si>
     <t>01:26:35</t>
   </si>
   <si>
     <t>Harald Rieger</t>
   </si>
   <si>
     <t>01:27:14</t>
   </si>
   <si>
-    <t>Lars Miram</t>
+    <t>- -</t>
   </si>
   <si>
     <t>01:27:16</t>
   </si>
   <si>
     <t>01:26:52</t>
   </si>
   <si>
     <t>Daniel Hermann</t>
   </si>
   <si>
     <t>01:27:11</t>
   </si>
   <si>
     <t>01:26:53</t>
   </si>
   <si>
     <t>Niklas Böhme</t>
   </si>
   <si>
     <t>KG München</t>
   </si>
   <si>
     <t>01:29:54</t>
   </si>
@@ -14882,53 +14882,51 @@
       <c r="H255" s="2" t="s">
         <v>362</v>
       </c>
       <c r="I255" s="2" t="s">
         <v>778</v>
       </c>
       <c r="J255" s="2" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="256" spans="1:11">
       <c r="A256" s="3">
         <v>250</v>
       </c>
       <c r="B256" s="3">
         <v>39</v>
       </c>
       <c r="C256" s="3">
         <v>1478</v>
       </c>
       <c r="D256" s="3" t="s">
         <v>779</v>
       </c>
       <c r="E256" s="3"/>
       <c r="F256" s="3"/>
-      <c r="G256" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="G256" s="3"/>
       <c r="H256" s="3" t="s">
         <v>16</v>
       </c>
       <c r="I256" s="3" t="s">
         <v>780</v>
       </c>
       <c r="J256" s="3" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="257" spans="1:11">
       <c r="A257" s="2">
         <v>251</v>
       </c>
       <c r="B257" s="2">
         <v>40</v>
       </c>
       <c r="C257" s="2">
         <v>38</v>
       </c>
       <c r="D257" s="2" t="s">
         <v>782</v>
       </c>
       <c r="E257" s="2"/>
       <c r="F257" s="2"/>