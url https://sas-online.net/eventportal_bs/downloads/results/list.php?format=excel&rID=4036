--- v0 (2026-06-30)
+++ v1 (2026-10-01)
@@ -2920,51 +2920,51 @@
   <si>
     <t>Michael Schelle</t>
   </si>
   <si>
     <t>01:49:21</t>
   </si>
   <si>
     <t>01:47:03</t>
   </si>
   <si>
     <t>Sascha Gartner</t>
   </si>
   <si>
     <t>01:49:47</t>
   </si>
   <si>
     <t>01:47:06</t>
   </si>
   <si>
     <t>Noel Laas</t>
   </si>
   <si>
     <t>01:47:26</t>
   </si>
   <si>
-    <t>Lars Miram</t>
+    <t>- -</t>
   </si>
   <si>
     <t>01:47:45</t>
   </si>
   <si>
     <t>01:47:36</t>
   </si>
   <si>
     <t>Jürgen Birner</t>
   </si>
   <si>
     <t>01:47:40</t>
   </si>
   <si>
     <t>Eric Wolgast</t>
   </si>
   <si>
     <t>01:50:54</t>
   </si>
   <si>
     <t>01:47:51</t>
   </si>
   <si>
     <t>Sebastian Tenkleve</t>
   </si>
@@ -16573,53 +16573,51 @@
       <c r="H307" s="2" t="s">
         <v>20</v>
       </c>
       <c r="I307" s="2" t="s">
         <v>905</v>
       </c>
       <c r="J307" s="2" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="308" spans="1:11">
       <c r="A308" s="3">
         <v>302</v>
       </c>
       <c r="B308" s="3">
         <v>48</v>
       </c>
       <c r="C308" s="3">
         <v>1165</v>
       </c>
       <c r="D308" s="3" t="s">
         <v>968</v>
       </c>
       <c r="E308" s="3"/>
       <c r="F308" s="3"/>
-      <c r="G308" s="3">
-[...1 lines deleted...]
-      </c>
+      <c r="G308" s="3"/>
       <c r="H308" s="3" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="3" t="s">
         <v>969</v>
       </c>
       <c r="J308" s="3" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="309" spans="1:11">
       <c r="A309" s="2">
         <v>303</v>
       </c>
       <c r="B309" s="2">
         <v>36</v>
       </c>
       <c r="C309" s="2">
         <v>912</v>
       </c>
       <c r="D309" s="2" t="s">
         <v>971</v>
       </c>
       <c r="E309" s="2" t="s">
         <v>24</v>